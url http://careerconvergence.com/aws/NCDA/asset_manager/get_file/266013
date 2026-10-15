--- v1 (2026-01-25)
+++ v2 (2026-10-15)
@@ -39,62 +39,203 @@
       <w:r w:rsidRPr="00650E3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NCDA Board Member Keynote Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012D17F0" w14:textId="77777777" w:rsidR="009E1030" w:rsidRPr="00846F00" w:rsidRDefault="009E1030" w:rsidP="00A411E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1E70F5" w14:textId="77777777" w:rsidR="00CA7EA3" w:rsidRDefault="00CA7EA3" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE0025E" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+    <w:p w14:paraId="48F73848" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Dirk Matthews, President (Chicago)</w:t>
+        <w:t>Bret Anderson, President (Denver, CO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F370B21" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRPr="005000D5" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005000D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working with Veteran populations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB2DD30" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRPr="005000D5" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005000D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working with Justice-involved populations (OWDS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DC3901" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRPr="005000D5" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005000D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Workforce development groups/committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1883A88B" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRPr="005000D5" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005000D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working with C-suite leadership regarding employee retention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE5936C" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRPr="005000D5" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005000D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working with DEI committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B554F2E" w14:textId="77777777" w:rsidR="00CA0511" w:rsidRDefault="00CA0511" w:rsidP="00CA0511">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE0025E" w14:textId="1E79AE7D" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirk Matthews, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0511">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Past </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>President (Chicago</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51895">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, IL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C78353" w14:textId="65123B23" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Career development for </w:t>
       </w:r>
       <w:r w:rsidR="00EB020C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -180,181 +321,78 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E14482" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0DE266" w14:textId="22F51809" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+    <w:p w14:paraId="42DA3DF8" w14:textId="787BBD9D" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...113 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diandra Prescod, President-Elect</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0511">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Diandra Prescod, President-Elect-Elect (Hartford, CT)</w:t>
+        <w:t>(Hartford, CT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4988345A" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="007F157D" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F157D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Career development and trauma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094D31B2" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="007F157D" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -403,255 +441,470 @@
       <w:r w:rsidRPr="007F157D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>counselor education and career development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0028706E" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="007F157D" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F157D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>effective career development interventions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0434052F" w14:textId="2FA7CB0A" w:rsidR="00A57F3B" w:rsidRPr="006D1EDC" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+    <w:p w14:paraId="43654202" w14:textId="3FDC86CB" w:rsidR="00590E0E" w:rsidRDefault="00590E0E" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1EDC">
-[...16 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5AB79325" w14:textId="77777777" w:rsidR="00A57F3B" w:rsidRPr="008B2A80" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+        <w:t>Tina Peterman, President-Elect-Elect (Portland, OR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B3B583" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4F94DFB0" w14:textId="77777777" w:rsidR="00A57F3B" w:rsidRPr="008B2A80" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Disability-Inclusive Career Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2836A9" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1D563656" w14:textId="77777777" w:rsidR="00A57F3B" w:rsidRPr="008B2A80" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Career Development for Chronic Illness and Neurodivergence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674F6E48" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0F6F3B17" w14:textId="77777777" w:rsidR="00A57F3B" w:rsidRPr="008B2A80" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Career Counseling and Mental Health: An Integrated Approach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF001E4" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="393A9D86" w14:textId="77777777" w:rsidR="00A57F3B" w:rsidRPr="008B2A80" w:rsidRDefault="00A57F3B" w:rsidP="00CA7EA3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Burnout, Workplace Barriers, and Career Reinvention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D42A04F" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="66D90959" w14:textId="77777777" w:rsidR="00A411E0" w:rsidRPr="00846F00" w:rsidRDefault="00A411E0" w:rsidP="00CA7EA3">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clinical Supervision for Career Practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466F9264" w14:textId="77777777" w:rsidR="0081045D" w:rsidRPr="00611386" w:rsidRDefault="0081045D" w:rsidP="0081045D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>School Counseling and Career Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3907446E" w14:textId="055FB311" w:rsidR="00A411E0" w:rsidRPr="00846F00" w:rsidRDefault="00CA0511" w:rsidP="00CA7EA3">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F488FEC" w14:textId="77777777" w:rsidR="00A411E0" w:rsidRPr="00846F00" w:rsidRDefault="00A411E0" w:rsidP="00CA7EA3">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rae Stout</w:t>
+      </w:r>
+      <w:r w:rsidR="00A411E0" w:rsidRPr="00846F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Secretary (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Denver, CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A411E0" w:rsidRPr="00846F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A30688" w14:textId="69EFB2A7" w:rsidR="00AC0FA3" w:rsidRPr="00AC0FA3" w:rsidRDefault="00AC0FA3" w:rsidP="00AC0FA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>Program Assessment in Career Services</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">areer &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BEB72E" w14:textId="5FA1B812" w:rsidR="00AC0FA3" w:rsidRPr="00AC0FA3" w:rsidRDefault="00AC0FA3" w:rsidP="00AC0FA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">areer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211A29D5" w14:textId="77777777" w:rsidR="00AC0FA3" w:rsidRPr="00AC0FA3" w:rsidRDefault="00AC0FA3" w:rsidP="00AC0FA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>areer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F051FAB" w14:textId="77777777" w:rsidR="00AC0FA3" w:rsidRPr="00AC0FA3" w:rsidRDefault="00AC0FA3" w:rsidP="00AC0FA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">orking with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lients with PTSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0A36CF" w14:textId="7F54EF06" w:rsidR="00AC0FA3" w:rsidRPr="00AC0FA3" w:rsidRDefault="00AC0FA3" w:rsidP="00AC0FA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Id</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelopment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentity &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ntersectionality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC61C7E" w14:textId="77777777" w:rsidR="00A411E0" w:rsidRDefault="00A411E0" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F41B9F" w14:textId="77777777" w:rsidR="00114B5C" w:rsidRDefault="00114B5C" w:rsidP="00114B5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Melissa Wheeler, Treasurer (DC Area)</w:t>
@@ -770,382 +1023,523 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB020C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Building community connections to support career development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278D66EF" w14:textId="77777777" w:rsidR="00114B5C" w:rsidRDefault="00114B5C" w:rsidP="005D5A87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7655D507" w14:textId="4650DF25" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+    <w:p w14:paraId="6E6DC51B" w14:textId="3C339350" w:rsidR="005D5A87" w:rsidRDefault="00CA0511" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kathy Evans, ACA Governing Rep (Columbia, SC)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55DA5548" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="00D838B2" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+        <w:lastRenderedPageBreak/>
+        <w:t>Seth</w:t>
+      </w:r>
+      <w:r w:rsidR="006458F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hayden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, ACA Advisory Council Rep (</w:t>
+      </w:r>
+      <w:r w:rsidR="001026CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Winston-Salem, NC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32339B68" w14:textId="77777777" w:rsidR="00AE2C83" w:rsidRPr="000E5D4D" w:rsidRDefault="00AE2C83" w:rsidP="00AE2C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="34068466" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="00D838B2" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Connection between Career and Mental Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DDB7CE" w14:textId="77777777" w:rsidR="00AE2C83" w:rsidRPr="000E5D4D" w:rsidRDefault="00AE2C83" w:rsidP="00AE2C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7911FD57" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Career Development of Military Service Members and Veterans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E11734" w14:textId="77777777" w:rsidR="00AE2C83" w:rsidRPr="000E5D4D" w:rsidRDefault="00AE2C83" w:rsidP="00AE2C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="4230ECF7" w14:textId="77777777" w:rsidR="005D5A87" w:rsidRPr="00D838B2" w:rsidRDefault="005D5A87" w:rsidP="005D5A87">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervision of Career Counseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDBA93B" w14:textId="77777777" w:rsidR="001026CC" w:rsidRDefault="001026CC" w:rsidP="00CA7EA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300BF5E5" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Amanda Chenkin, Trustee (Baltimore, MD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E50C56" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...52 lines deleted...]
-    <w:p w14:paraId="0A8773C6" w14:textId="77777777" w:rsidR="00B5137B" w:rsidRPr="008B2A80" w:rsidRDefault="00B5137B" w:rsidP="00CA7EA3">
+      <w:r w:rsidRPr="00ED5E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trauma-informed career counseling and coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F171748" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2A80">
-[...6 lines deleted...]
-    <w:p w14:paraId="097134B6" w14:textId="77777777" w:rsidR="00B5137B" w:rsidRPr="008B2A80" w:rsidRDefault="00B5137B" w:rsidP="00CA7EA3">
+      <w:r w:rsidRPr="00ED5E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>workplace well-being</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E50F68" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2A80">
-[...6 lines deleted...]
-    <w:p w14:paraId="56FFE0C4" w14:textId="77777777" w:rsidR="00B5137B" w:rsidRPr="008B2A80" w:rsidRDefault="00B5137B" w:rsidP="00CA7EA3">
+      <w:r w:rsidRPr="00ED5E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>business side of setting up private practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458CD1FC" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00ED5E26" w:rsidRDefault="006458F2" w:rsidP="006458F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2A80">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00ED5E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>career practitioner mentoring and supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46609C25" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D56BDD" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mary Ellen Earnhardt, Trustee (Helena, MT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B97D39B" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Importance of Global Connection with Career Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D9E60" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Youth Career Exploration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD1A422" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Importance of K-12 Career Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3492B5B2" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...11 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Career Counseling in schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B51458D" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="191A37EF" w14:textId="5F76C16D" w:rsidR="00FC642D" w:rsidRDefault="004C0930" w:rsidP="00CA7EA3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Career Development for Collegiate Athletes (post sports)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E634E5" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Importances of credentialing for your organization.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55882D00" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teamwork with ACTE, Department of Education, Department of Labor and NCDA to make Career Connections happen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643343EC" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00344F34" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Connecting businesses with schools to support a healthy workforce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC1964B" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D53662" w14:textId="225DD4C3" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Erik Hines, Trustee (Washington DC area)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F943F91" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00590E0E" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="540"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590E0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Improving the academic and career outcomes of Black men and boys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25578215" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00590E0E" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="540"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590E0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>College readiness, career development, and college completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29262264" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="00590E0E" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="540"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590E0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Career exploration in the fields of Science, Technology, Engineering, and Mathematics (STEM) for educationally vulnerable students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C5D6DC" w14:textId="77777777" w:rsidR="006458F2" w:rsidRDefault="006458F2" w:rsidP="00CA7EA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191A37EF" w14:textId="27CD0F04" w:rsidR="00FC642D" w:rsidRDefault="004C0930" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Markell Morris, Trustee (Long Beach, CA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FC45CE" w14:textId="77777777" w:rsidR="004C0930" w:rsidRPr="004C0930" w:rsidRDefault="004C0930" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -1229,51 +1623,135 @@
       <w:r w:rsidRPr="00C02DA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Developing Products from Your Expertise (private practice, entrepreneur focus)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03983EBE" w14:textId="77777777" w:rsidR="00C02DA5" w:rsidRPr="00C02DA5" w:rsidRDefault="00C02DA5" w:rsidP="00C02DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02DA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>Self-care for Career Development Professionals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DADAF2" w14:textId="4614E50E" w:rsidR="004224C6" w:rsidRDefault="004224C6" w:rsidP="00CA7EA3">
+    <w:p w14:paraId="46117D27" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="0062754E" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lisa Severy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Tr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ustee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Denver, CO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FB298B" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="005C5AD7" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collegiate career services and the new graduate job market.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6975944F" w14:textId="77777777" w:rsidR="006458F2" w:rsidRPr="005C5AD7" w:rsidRDefault="006458F2" w:rsidP="006458F2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Intersection of Career Development and Mental Health Counseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DADAF2" w14:textId="53C00DA7" w:rsidR="004224C6" w:rsidRDefault="004224C6" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Galaxina Wright, Trustee (</w:t>
       </w:r>
       <w:r w:rsidR="003B6BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ft. Lauderdale</w:t>
       </w:r>
       <w:r w:rsidR="00EB020C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -1323,335 +1801,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">School-based mental health interventions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77436389" w14:textId="77777777" w:rsidR="003B6BAB" w:rsidRPr="004441F2" w:rsidRDefault="003B6BAB" w:rsidP="00CA7EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bridge between career counseling and mental health counseling </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB3B634" w14:textId="77777777" w:rsidR="003B6BAB" w:rsidRDefault="003B6BAB" w:rsidP="00CA7EA3">
+    <w:p w14:paraId="5465C01D" w14:textId="77777777" w:rsidR="00D10EBE" w:rsidRPr="00040513" w:rsidRDefault="00D10EBE" w:rsidP="00ED5E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...278 lines deleted...]
-    <w:sectPr w:rsidR="00ED5E26" w:rsidRPr="00040513" w:rsidSect="00114B5C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D10EBE" w:rsidRPr="00040513" w:rsidSect="00114B5C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3404,50 +3606,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CF7EE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="682CB820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39EA7F5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="937A125C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A546C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8158765C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3516,51 +3944,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A9E074D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D7206DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3629,51 +4057,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DEE09C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="922E8F9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3742,51 +4170,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EFB5673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F088E00"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3855,51 +4283,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40ED00B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1823664"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3968,51 +4396,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C10D6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="346A11C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F30980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C124FE66"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4081,51 +4622,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53620EE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AE41194"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57982847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1A0A38E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4194,51 +4848,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBF6453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19C2AC2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4307,51 +4961,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DD43F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A5ABBEC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4420,51 +5074,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD05FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C350808A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4533,51 +5187,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="730A0B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D86CA68"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4646,51 +5300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74664076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52B2FA98"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4759,51 +5413,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797420A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA821788"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4873,212 +5527,238 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796485584">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="733966867">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="860316461">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1975282961">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1629317933">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1636372993">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1441141119">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1874029665">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="70005786">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2028555586">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="539633271">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1568808980">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1680346368">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1933586213">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1714696600">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1344014851">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="595290677">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1830823299">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="388498159">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="29578936">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1440219630">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="861669230">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="817110737">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="282808683">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1715537691">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="437531192">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="282808683">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="7870251">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1045982493">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1161888811">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1308776625">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="606086197">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1187325729">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1877155826">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002573DA"/>
     <w:rsid w:val="00007C86"/>
     <w:rsid w:val="00040513"/>
     <w:rsid w:val="000C4C3E"/>
     <w:rsid w:val="000F1107"/>
+    <w:rsid w:val="001026CC"/>
     <w:rsid w:val="00114B5C"/>
     <w:rsid w:val="00190D44"/>
     <w:rsid w:val="002573DA"/>
+    <w:rsid w:val="002625EF"/>
     <w:rsid w:val="002770E7"/>
     <w:rsid w:val="002F67CB"/>
     <w:rsid w:val="003004CB"/>
     <w:rsid w:val="00301E2B"/>
     <w:rsid w:val="00344F34"/>
     <w:rsid w:val="003B6BAB"/>
     <w:rsid w:val="003C18F8"/>
     <w:rsid w:val="003D4BF2"/>
     <w:rsid w:val="00414C0E"/>
     <w:rsid w:val="004224C6"/>
     <w:rsid w:val="00477738"/>
     <w:rsid w:val="00497923"/>
     <w:rsid w:val="004B0A3E"/>
     <w:rsid w:val="004C0930"/>
     <w:rsid w:val="004C4D8E"/>
     <w:rsid w:val="004C79E2"/>
     <w:rsid w:val="005000D5"/>
     <w:rsid w:val="0052573C"/>
     <w:rsid w:val="005906F0"/>
+    <w:rsid w:val="00590E0E"/>
     <w:rsid w:val="005B0602"/>
     <w:rsid w:val="005D5A87"/>
     <w:rsid w:val="00607BAC"/>
     <w:rsid w:val="00624DD3"/>
     <w:rsid w:val="0062754E"/>
+    <w:rsid w:val="006458F2"/>
     <w:rsid w:val="00650E3E"/>
     <w:rsid w:val="00663364"/>
     <w:rsid w:val="006D1EDC"/>
     <w:rsid w:val="007159C6"/>
+    <w:rsid w:val="00776C95"/>
     <w:rsid w:val="007F157D"/>
+    <w:rsid w:val="0081045D"/>
     <w:rsid w:val="0089416E"/>
     <w:rsid w:val="008B2A80"/>
     <w:rsid w:val="0094458D"/>
     <w:rsid w:val="009942CE"/>
+    <w:rsid w:val="009A20E5"/>
     <w:rsid w:val="009E1030"/>
     <w:rsid w:val="00A044BD"/>
     <w:rsid w:val="00A411E0"/>
     <w:rsid w:val="00A55B09"/>
     <w:rsid w:val="00A564ED"/>
     <w:rsid w:val="00A57F3B"/>
     <w:rsid w:val="00A675D2"/>
     <w:rsid w:val="00AA0EEE"/>
+    <w:rsid w:val="00AC0FA3"/>
+    <w:rsid w:val="00AE2C83"/>
     <w:rsid w:val="00B5137B"/>
+    <w:rsid w:val="00B51895"/>
     <w:rsid w:val="00C02DA5"/>
     <w:rsid w:val="00C23243"/>
+    <w:rsid w:val="00C27082"/>
     <w:rsid w:val="00C949F9"/>
+    <w:rsid w:val="00CA0511"/>
     <w:rsid w:val="00CA7EA3"/>
+    <w:rsid w:val="00D10EBE"/>
     <w:rsid w:val="00D72A05"/>
     <w:rsid w:val="00D838B2"/>
     <w:rsid w:val="00D908FA"/>
     <w:rsid w:val="00D92BD5"/>
     <w:rsid w:val="00E224E2"/>
+    <w:rsid w:val="00E52E85"/>
     <w:rsid w:val="00E92E57"/>
     <w:rsid w:val="00EB020C"/>
     <w:rsid w:val="00EC66F3"/>
     <w:rsid w:val="00ED5E26"/>
     <w:rsid w:val="00FC642D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5472,50 +6152,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -5987,52 +6668,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F78134802E893143A4AC568FD603A4DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6e680dabfa99ad13668f37575fe6134e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="202b2c09-c5b9-4655-8a89-32d2a793e0c0" xmlns:ns3="054655c4-386f-4d2b-a9a1-67652d452fa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3cc6a4c50858ed835c77f372886b6051" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F78134802E893143A4AC568FD603A4DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="826902c975ec378c3a9a57d66fc0ee2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="202b2c09-c5b9-4655-8a89-32d2a793e0c0" xmlns:ns3="054655c4-386f-4d2b-a9a1-67652d452fa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4879c499dc8c497e9fe8399e79943601" ns2:_="" ns3:_="">
     <xsd:import namespace="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <xsd:import namespace="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6242,107 +6923,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="202b2c09-c5b9-4655-8a89-32d2a793e0c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="054655c4-386f-4d2b-a9a1-67652d452fa0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B0ED85F-AE2D-43FB-BF01-0EB836B49DD2}"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C316BFEE-9264-40D4-A97A-540562EE190F}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDDE08AC-5BAD-4E60-B17F-C8E85A635E4E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
+    <ds:schemaRef ds:uri="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB024411-9BE6-484A-900D-78A46E10942F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <ds:schemaRef ds:uri="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C316BFEE-9264-40D4-A97A-540562EE190F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>503</Words>
-  <Characters>2868</Characters>
+  <Words>517</Words>
+  <Characters>2952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3365</CharactersWithSpaces>
+  <CharactersWithSpaces>3463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deneen Pennington</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F78134802E893143A4AC568FD603A4DB</vt:lpwstr>
   </property>