--- v0 (2025-10-13)
+++ v1 (2026-09-05)
@@ -790,51 +790,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s if possible</w:t>
       </w:r>
       <w:r w:rsidRPr="001924A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCCA1F2" w14:textId="77777777" w:rsidR="007C1EB6" w:rsidRPr="007C1EB6" w:rsidRDefault="007C1EB6" w:rsidP="007C1EB6">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416D8254" w14:textId="31723827" w:rsidR="00C12C54" w:rsidRDefault="00D84163" w:rsidP="006912D1">
+    <w:p w14:paraId="416D8254" w14:textId="239CD2E3" w:rsidR="00C12C54" w:rsidRDefault="00D84163" w:rsidP="006912D1">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Save the document, titling it: (Committee Name) Annual Year Report </w:t>
       </w:r>
       <w:r w:rsidR="00B837EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0024548D">
@@ -930,93 +930,82 @@
       </w:r>
       <w:r w:rsidR="00775266" w:rsidRPr="0059644D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your board liaison</w:t>
       </w:r>
       <w:r w:rsidR="00775266">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059644D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00172141" w:rsidRPr="0088260D">
+      <w:r w:rsidR="00F756C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>September 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024548D">
+        <w:t>August 17</w:t>
+      </w:r>
+      <w:r w:rsidR="00480F9C" w:rsidRPr="0088260D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00480F9C" w:rsidRPr="0088260D">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00565464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...10 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00480F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F40C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212D99F3" w14:textId="77777777" w:rsidR="006912D1" w:rsidRDefault="006912D1" w:rsidP="006912D1">
       <w:pPr>
         <w:ind w:right="-720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="241CE745" w14:textId="6114EB70" w:rsidR="004B5A1F" w:rsidRPr="004B5A1F" w:rsidRDefault="004B5A1F">
       <w:pPr>
@@ -1331,117 +1320,120 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1134105983">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2067992438">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1383287455">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF7F19"/>
     <w:rsid w:val="001600B1"/>
     <w:rsid w:val="00172141"/>
     <w:rsid w:val="00183049"/>
     <w:rsid w:val="001924A9"/>
     <w:rsid w:val="001C021D"/>
     <w:rsid w:val="001F7F7C"/>
     <w:rsid w:val="0024548D"/>
     <w:rsid w:val="00254D40"/>
     <w:rsid w:val="002A3B03"/>
     <w:rsid w:val="00317F8D"/>
     <w:rsid w:val="003A55C8"/>
     <w:rsid w:val="00430F7D"/>
     <w:rsid w:val="00480F9C"/>
     <w:rsid w:val="00484ADA"/>
     <w:rsid w:val="004B5A1F"/>
     <w:rsid w:val="0052032D"/>
     <w:rsid w:val="00563AA4"/>
+    <w:rsid w:val="00565464"/>
     <w:rsid w:val="0057179A"/>
     <w:rsid w:val="0059644D"/>
     <w:rsid w:val="00632230"/>
     <w:rsid w:val="00670E00"/>
     <w:rsid w:val="006912D1"/>
     <w:rsid w:val="006C51A9"/>
     <w:rsid w:val="006D1B39"/>
     <w:rsid w:val="00734862"/>
     <w:rsid w:val="00775266"/>
     <w:rsid w:val="00784C5A"/>
     <w:rsid w:val="0078629B"/>
     <w:rsid w:val="007C1EB6"/>
     <w:rsid w:val="008806CE"/>
     <w:rsid w:val="0088260D"/>
     <w:rsid w:val="0089772D"/>
     <w:rsid w:val="00926FF8"/>
     <w:rsid w:val="009515E9"/>
     <w:rsid w:val="009D19BE"/>
     <w:rsid w:val="00AB5D6B"/>
     <w:rsid w:val="00B81E42"/>
     <w:rsid w:val="00B837EB"/>
     <w:rsid w:val="00B92E15"/>
+    <w:rsid w:val="00BB5C59"/>
     <w:rsid w:val="00BB5CAD"/>
     <w:rsid w:val="00C12C54"/>
     <w:rsid w:val="00CB2E3A"/>
     <w:rsid w:val="00CE6A64"/>
     <w:rsid w:val="00D32A1C"/>
     <w:rsid w:val="00D84163"/>
     <w:rsid w:val="00DE4769"/>
     <w:rsid w:val="00E04441"/>
     <w:rsid w:val="00E557AA"/>
     <w:rsid w:val="00E858D9"/>
     <w:rsid w:val="00EC1769"/>
     <w:rsid w:val="00EF7F19"/>
     <w:rsid w:val="00F34CE1"/>
     <w:rsid w:val="00F40C8E"/>
     <w:rsid w:val="00F61679"/>
+    <w:rsid w:val="00F756C3"/>
     <w:rsid w:val="00FF66C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2252,72 +2244,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="202b2c09-c5b9-4655-8a89-32d2a793e0c0" xmlns:ns3="054655c4-386f-4d2b-a9a1-67652d452fa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc3c84d99d042536e8e536889cfe667f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F78134802E893143A4AC568FD603A4DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="826902c975ec378c3a9a57d66fc0ee2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="202b2c09-c5b9-4655-8a89-32d2a793e0c0" xmlns:ns3="054655c4-386f-4d2b-a9a1-67652d452fa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4879c499dc8c497e9fe8399e79943601" ns2:_="" ns3:_="">
     <xsd:import namespace="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <xsd:import namespace="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2526,130 +2502,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="202b2c09-c5b9-4655-8a89-32d2a793e0c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="054655c4-386f-4d2b-a9a1-67652d452fa0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3576C3E1-9DD2-41CF-B515-38A970180BB7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEF9B1D3-3BD7-42AE-81B3-54D2661C857D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{000E3EDB-69E7-43A2-900F-3CADECA8EA93}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E8ED696-725F-4121-848E-4FFD98B72C59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <ds:schemaRef ds:uri="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263C759F-C7E4-4B43-B424-2BA677795638}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3576C3E1-9DD2-41CF-B515-38A970180BB7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>171</Words>
-  <Characters>978</Characters>
+  <Characters>975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1147</CharactersWithSpaces>
+  <CharactersWithSpaces>1144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5963897</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dpenn@ncda.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>