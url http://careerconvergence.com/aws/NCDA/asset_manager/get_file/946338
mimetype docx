--- v0 (2026-03-26)
+++ v1 (2026-05-23)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FF26FF8" w14:textId="6558A971" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62BE2853" wp14:editId="71C00E2C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62BE2853" wp14:editId="11FB5F55">
             <wp:extent cx="5638800" cy="892810"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -119,217 +119,268 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>raining and Education Council</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1066">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solicitation and Application Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770F0176" w14:textId="26BDAC99" w:rsidR="00715C5C" w:rsidRPr="00715C5C" w:rsidRDefault="00715C5C" w:rsidP="00715C5C">
+    <w:p w14:paraId="770F0176" w14:textId="3D29D5B9" w:rsidR="00715C5C" w:rsidRPr="00F11F2D" w:rsidRDefault="00715C5C" w:rsidP="00715C5C">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715C5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00715C5C">
+        <w:t>**Please consider applying for open position</w:t>
+      </w:r>
+      <w:r w:rsidR="00D576A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>**Please consider applying for open position</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D576A1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715C5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00715C5C">
+        <w:t xml:space="preserve"> on the TEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D576A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the TEC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D576A1">
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4AAA" w:rsidRPr="00F11F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Deadline EXTENDED to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00715C5C">
+      <w:r w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00411357">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411357" w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00945115">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4AAA" w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00945115" w:rsidRPr="00F11F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4FFD">
+      <w:r w:rsidR="00DF4FFD" w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00471C59">
+      <w:r w:rsidR="00471C59" w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>11:59 pm</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4FFD">
+      <w:r w:rsidR="00DF4FFD" w:rsidRPr="00F11F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eastern Time)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20672859" w14:textId="1F47B4C5" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00075EEC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00075EEC">
         <w:tab/>
         <w:t xml:space="preserve">NCDA Master Trainers, NCDA Instructors, NCDA </w:t>
       </w:r>
       <w:r>
         <w:t>FCD</w:t>
       </w:r>
       <w:r w:rsidR="000F6E50">
         <w:t>/SCDA/CPS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Completers, and NCDA Credential Holders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308394A8" w14:textId="77777777" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>FROM:</w:t>
+        <w:t>FROM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>Mary Ann Powell, NCDA Special Projects Director</w:t>
+        <w:t>Mary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ann Powell, NCDA Special Projects Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AC933F" w14:textId="26AE8CAB" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00D336CE">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SUBJECT:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">NCDA Training and Education Council – </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7F28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeking Applicants for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -363,108 +414,115 @@
         <w:t xml:space="preserve"> on the NCDA Training and Education Council</w:t>
       </w:r>
       <w:r w:rsidR="000F6E50">
         <w:t xml:space="preserve"> (TEC)</w:t>
       </w:r>
       <w:r w:rsidR="00296E13">
         <w:t>. Below</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the NCDA Training and Education Council Application Form and supporting documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A899B8" w14:textId="6E60C81A" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:r>
         <w:t>The Training and Education Council is responsible for oversight and advisement of NCDA’s current training programs including Facilitating Career Development (FCD), Career Practitioner Supervision (CPS), and School Career Development Advisor (SCDA) and any such future training curricula approved by the NCDA Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1DE429" w14:textId="78DDC9F6" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:r>
         <w:t xml:space="preserve">Applications will be accepted until </w:t>
       </w:r>
       <w:r w:rsidR="00411357">
         <w:t>April 20</w:t>
       </w:r>
       <w:r w:rsidR="00945115">
-        <w:t>, 2026</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00945115">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00471C59">
         <w:t>11:59 pm Eastern Time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The individuals selected for the TEC will be notified by </w:t>
       </w:r>
       <w:r w:rsidR="009727F6">
         <w:t>May 15,</w:t>
       </w:r>
       <w:r w:rsidR="004C4B6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006509AB">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00945115">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. We encourage individuals from diverse backgrounds to apply for </w:t>
       </w:r>
       <w:r w:rsidR="00703659">
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ese open positions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C6DB33" w14:textId="23B3E19B" w:rsidR="00270945" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:r w:rsidRPr="004E33DA">
         <w:t>The term of office for th</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ese open </w:t>
       </w:r>
       <w:r w:rsidRPr="004E33DA">
         <w:t>position</w:t>
       </w:r>
       <w:r w:rsidR="0035630B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004E33DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will require board approval and will begin October 1, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006509AB">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00945115">
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> through September 30, 20</w:t>
       </w:r>
       <w:r w:rsidR="006117C1">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00945115">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:r w:rsidR="006E51A1">
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">meeting is planned for </w:t>
       </w:r>
       <w:r w:rsidR="00D36B41">
         <w:t xml:space="preserve">October </w:t>
       </w:r>
       <w:r w:rsidR="006509AB">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00945115">
@@ -511,56 +569,58 @@
       </w:r>
       <w:r>
         <w:t>Conference in</w:t>
       </w:r>
       <w:r w:rsidR="00B117F2">
         <w:t xml:space="preserve"> Anaheim, California</w:t>
       </w:r>
       <w:r>
         <w:t>. The selected individuals will also be invited (but not required</w:t>
       </w:r>
       <w:r w:rsidR="00F84132">
         <w:t xml:space="preserve"> to attend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) the TEC Meeting on </w:t>
       </w:r>
       <w:r w:rsidR="00C83D6D">
         <w:t xml:space="preserve">June </w:t>
       </w:r>
       <w:r w:rsidR="00B117F2">
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00E92ED7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006509AB">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B117F2">
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E92ED7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">prior to the </w:t>
       </w:r>
       <w:r w:rsidR="006509AB">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B117F2">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E92ED7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006409D5">
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CDA Global </w:t>
       </w:r>
       <w:r w:rsidR="005D354A">
         <w:t xml:space="preserve">Career Development </w:t>
       </w:r>
       <w:r>
@@ -1249,61 +1309,72 @@
       <w:r w:rsidRPr="00C111A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3-year term; October 1, 202</w:t>
       </w:r>
       <w:r w:rsidR="007851C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C111A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – September 30, 202</w:t>
+        <w:t xml:space="preserve"> – September 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C111A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007851C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007851C6" w:rsidRPr="007851C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Facilitating Career Development Practitioner Representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9DD385" w14:textId="77777777" w:rsidR="007851C6" w:rsidRPr="00C111A2" w:rsidRDefault="007851C6" w:rsidP="007851C6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007851C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>3-year term; October 1, 2025 – September 30, 2028</w:t>
       </w:r>
     </w:p>
@@ -1576,57 +1647,85 @@
       </w:r>
       <w:r w:rsidR="00043802">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3679D448" w14:textId="1E2A7881" w:rsidR="00270945" w:rsidRPr="0073341D" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073341D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Must be able to advocate and market associated training program (working information tables, conducting presentations, acting as SME for the training)</w:t>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be able to advocate and market associated training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (working information tables, conducting presentations, acting as SME for the training)</w:t>
       </w:r>
       <w:r w:rsidR="00043802">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD1ABE3" w14:textId="387F3120" w:rsidR="00270945" w:rsidRPr="0073341D" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073341D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>At-Large Reps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BC2C95" w14:textId="69876176" w:rsidR="00270945" w:rsidRPr="0073341D" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
@@ -1775,57 +1874,85 @@
       <w:r w:rsidR="00043802">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3283F79F" w14:textId="125494B3" w:rsidR="00270945" w:rsidRPr="0073341D" w:rsidRDefault="00270945" w:rsidP="00270945">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073341D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Must be able to advocate and market associated training program (working information tables, conducting presentations, acting as SME for the training)</w:t>
+        <w:t>Must</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be able to advocate and market associated training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073341D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (working information tables, conducting presentations, acting as SME for the training)</w:t>
       </w:r>
       <w:r w:rsidR="00043802">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBF56EC" w14:textId="77777777" w:rsidR="00270945" w:rsidRPr="0073341D" w:rsidRDefault="00270945" w:rsidP="00C442A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073341D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Additional Liaisons</w:t>
       </w:r>
@@ -2142,62 +2269,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and return it to: NCDA, </w:t>
       </w:r>
       <w:r w:rsidR="007B6CBD">
         <w:t xml:space="preserve">2468 </w:t>
       </w:r>
       <w:r w:rsidR="00765E94">
         <w:t xml:space="preserve">W. </w:t>
       </w:r>
       <w:r w:rsidR="007B6CBD">
         <w:t>New Orleans</w:t>
       </w:r>
       <w:r w:rsidR="00765E94">
         <w:t>, Suite A</w:t>
       </w:r>
       <w:r>
         <w:t>, Broken Arrow, OK 7401</w:t>
       </w:r>
       <w:r w:rsidR="00C97F7E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00513F6D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Questions? (918) 663-7060</w:t>
+        <w:t>Questions?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00513F6D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (918) 663-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00513F6D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>7060</w:t>
       </w:r>
       <w:r w:rsidR="006D5E2E" w:rsidRPr="00513F6D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00513F6D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mpowell@ncda.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD576B1" w14:textId="77777777" w:rsidR="000F48D2" w:rsidRPr="00513F6D" w:rsidRDefault="000F48D2" w:rsidP="000F48D2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B372FFA" w14:textId="77777777" w:rsidR="000F48D2" w:rsidRPr="00513F6D" w:rsidRDefault="000F48D2" w:rsidP="000F48D2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513F6D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -3015,51 +3158,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDEFD7E" w14:textId="29E01E7C" w:rsidR="000F48D2" w:rsidRDefault="000F48D2" w:rsidP="000F48D2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00775808">
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:t>Must commit to attend the NCDA TEC Meeting</w:t>
       </w:r>
       <w:r w:rsidR="000A44F5">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00A23D36">
         <w:t>October 202</w:t>
       </w:r>
       <w:r w:rsidR="00ED0108">
         <w:t>6 (</w:t>
       </w:r>
       <w:r w:rsidR="00473684">
-        <w:t>October 8-10, 2026 in Florida)</w:t>
+        <w:t xml:space="preserve">October 8-10, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00473684">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00473684">
+        <w:t xml:space="preserve"> in Florida)</w:t>
       </w:r>
       <w:r w:rsidR="00A23D36">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="000A44F5">
         <w:t xml:space="preserve">February/March </w:t>
       </w:r>
       <w:r w:rsidR="008D56F0">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00473684">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008D56F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A44F5">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="008D56F0">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00F26848">
         <w:t>location TBD</w:t>
       </w:r>
@@ -3956,76 +4107,78 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="383797029">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1114906443">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1719814070">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1698115407">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2043509198">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="144"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00270945"/>
     <w:rsid w:val="00000DAE"/>
     <w:rsid w:val="00001744"/>
     <w:rsid w:val="00016AE4"/>
     <w:rsid w:val="00036A6B"/>
     <w:rsid w:val="00043802"/>
     <w:rsid w:val="00047CB7"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="000748EB"/>
     <w:rsid w:val="00075000"/>
     <w:rsid w:val="000A44F5"/>
     <w:rsid w:val="000A7964"/>
     <w:rsid w:val="000A7BB7"/>
     <w:rsid w:val="000B3567"/>
+    <w:rsid w:val="000D4AAA"/>
     <w:rsid w:val="000D6416"/>
     <w:rsid w:val="000E0D46"/>
     <w:rsid w:val="000F48D2"/>
     <w:rsid w:val="000F5696"/>
     <w:rsid w:val="000F6E50"/>
     <w:rsid w:val="000F7546"/>
     <w:rsid w:val="001154F4"/>
     <w:rsid w:val="00121C16"/>
     <w:rsid w:val="001232C3"/>
     <w:rsid w:val="001262FB"/>
     <w:rsid w:val="00142C8B"/>
     <w:rsid w:val="00165136"/>
     <w:rsid w:val="00170915"/>
     <w:rsid w:val="00172554"/>
     <w:rsid w:val="00172977"/>
     <w:rsid w:val="00176683"/>
     <w:rsid w:val="00177F2C"/>
     <w:rsid w:val="00197C91"/>
     <w:rsid w:val="001B5319"/>
     <w:rsid w:val="001C63DF"/>
     <w:rsid w:val="001D48D7"/>
     <w:rsid w:val="001E713B"/>
     <w:rsid w:val="001F260E"/>
     <w:rsid w:val="001F5A43"/>
     <w:rsid w:val="00212DB1"/>
@@ -4139,50 +4292,51 @@
     <w:rsid w:val="008F1884"/>
     <w:rsid w:val="008F386D"/>
     <w:rsid w:val="009032DE"/>
     <w:rsid w:val="009072A5"/>
     <w:rsid w:val="00923273"/>
     <w:rsid w:val="00945115"/>
     <w:rsid w:val="009467FD"/>
     <w:rsid w:val="009727F6"/>
     <w:rsid w:val="00972B54"/>
     <w:rsid w:val="00974C52"/>
     <w:rsid w:val="00977F87"/>
     <w:rsid w:val="009B40CE"/>
     <w:rsid w:val="009B58D2"/>
     <w:rsid w:val="009C671E"/>
     <w:rsid w:val="009D14C0"/>
     <w:rsid w:val="009F2651"/>
     <w:rsid w:val="009F315F"/>
     <w:rsid w:val="00A23D36"/>
     <w:rsid w:val="00A40723"/>
     <w:rsid w:val="00A43E54"/>
     <w:rsid w:val="00A70269"/>
     <w:rsid w:val="00A71653"/>
     <w:rsid w:val="00A76FC5"/>
     <w:rsid w:val="00A80DC1"/>
     <w:rsid w:val="00AC53EE"/>
+    <w:rsid w:val="00AD28DC"/>
     <w:rsid w:val="00B117F2"/>
     <w:rsid w:val="00B20ADD"/>
     <w:rsid w:val="00B2428F"/>
     <w:rsid w:val="00B4162F"/>
     <w:rsid w:val="00B45020"/>
     <w:rsid w:val="00B4653A"/>
     <w:rsid w:val="00B61D77"/>
     <w:rsid w:val="00B6737F"/>
     <w:rsid w:val="00B6743C"/>
     <w:rsid w:val="00B755D8"/>
     <w:rsid w:val="00B82C2E"/>
     <w:rsid w:val="00BB4B7D"/>
     <w:rsid w:val="00BB66DE"/>
     <w:rsid w:val="00BB7E66"/>
     <w:rsid w:val="00BE3720"/>
     <w:rsid w:val="00C060C3"/>
     <w:rsid w:val="00C07715"/>
     <w:rsid w:val="00C10BE7"/>
     <w:rsid w:val="00C111A2"/>
     <w:rsid w:val="00C13DBB"/>
     <w:rsid w:val="00C174A6"/>
     <w:rsid w:val="00C442A5"/>
     <w:rsid w:val="00C60E05"/>
     <w:rsid w:val="00C65B94"/>
     <w:rsid w:val="00C662D7"/>
@@ -4210,50 +4364,51 @@
     <w:rsid w:val="00D9108C"/>
     <w:rsid w:val="00DA0555"/>
     <w:rsid w:val="00DA3DE2"/>
     <w:rsid w:val="00DA6119"/>
     <w:rsid w:val="00DA62F7"/>
     <w:rsid w:val="00DA6841"/>
     <w:rsid w:val="00DB5C19"/>
     <w:rsid w:val="00DB7110"/>
     <w:rsid w:val="00DD07EF"/>
     <w:rsid w:val="00DE2B46"/>
     <w:rsid w:val="00DF4FFD"/>
     <w:rsid w:val="00E166BC"/>
     <w:rsid w:val="00E34D61"/>
     <w:rsid w:val="00E56C4B"/>
     <w:rsid w:val="00E64B58"/>
     <w:rsid w:val="00E9071F"/>
     <w:rsid w:val="00E9270A"/>
     <w:rsid w:val="00E92ED7"/>
     <w:rsid w:val="00EB6CE9"/>
     <w:rsid w:val="00EC5918"/>
     <w:rsid w:val="00ED0108"/>
     <w:rsid w:val="00EE6C1A"/>
     <w:rsid w:val="00EF36F5"/>
     <w:rsid w:val="00EF7B04"/>
     <w:rsid w:val="00F022D2"/>
+    <w:rsid w:val="00F11F2D"/>
     <w:rsid w:val="00F23B3E"/>
     <w:rsid w:val="00F241F9"/>
     <w:rsid w:val="00F26848"/>
     <w:rsid w:val="00F30856"/>
     <w:rsid w:val="00F323ED"/>
     <w:rsid w:val="00F725F7"/>
     <w:rsid w:val="00F74312"/>
     <w:rsid w:val="00F80E48"/>
     <w:rsid w:val="00F8165C"/>
     <w:rsid w:val="00F84132"/>
     <w:rsid w:val="00F94CE1"/>
     <w:rsid w:val="00FA45DF"/>
     <w:rsid w:val="00FC0AEB"/>
     <w:rsid w:val="00FD0B04"/>
     <w:rsid w:val="00FD1147"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5081,59 +5236,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F78134802E893143A4AC568FD603A4DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="826902c975ec378c3a9a57d66fc0ee2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="202b2c09-c5b9-4655-8a89-32d2a793e0c0" xmlns:ns3="054655c4-386f-4d2b-a9a1-67652d452fa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4879c499dc8c497e9fe8399e79943601" ns2:_="" ns3:_="">
     <xsd:import namespace="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <xsd:import namespace="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5344,129 +5490,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="202b2c09-c5b9-4655-8a89-32d2a793e0c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="054655c4-386f-4d2b-a9a1-67652d452fa0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A285561-7701-4D3B-BAF7-BC5DD4E772DC}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB92D99-D617-4737-A6EF-A2D593F76604}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <ds:schemaRef ds:uri="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A285561-7701-4D3B-BAF7-BC5DD4E772DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1170F866-2E32-42B9-A5F9-4957F7FD30F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="202b2c09-c5b9-4655-8a89-32d2a793e0c0"/>
     <ds:schemaRef ds:uri="054655c4-386f-4d2b-a9a1-67652d452fa0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1318</Words>
-  <Characters>8029</Characters>
+  <Words>1394</Words>
+  <Characters>7950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9238</CharactersWithSpaces>
+  <CharactersWithSpaces>9326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Ann Powell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F78134802E893143A4AC568FD603A4DB</vt:lpwstr>
   </property>